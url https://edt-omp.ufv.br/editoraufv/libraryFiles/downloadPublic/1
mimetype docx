--- v0 (2025-12-12)
+++ v1 (2026-08-28)
@@ -3,1523 +3,1406 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D1714" w:rsidRPr="00AD2D61" w:rsidRDefault="006D1714" w:rsidP="006D1714">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="460F2AD6" w14:textId="77777777" w:rsidR="00002015" w:rsidRDefault="00002015" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4084C6D7" w14:textId="75151D3A" w:rsidR="00BB7E04" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TERMO DE CESSÃO DE DIREITOS AUTORAIS PATRIMONIAIS</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>(Autor(a)/Detentor(a) dos Direitos Autorais Patrimoniais de Capítulo de Livro)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t>a)/Detentor(a) dos Direitos Autorais Patrimoniais de Capítulo de Livro)</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
+          <w:id w:val="-1834077796"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="40CCEFD6" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eu, [NOME DO(A) AUTOR(A)], CPF nº [XXX.XXX.XXX-XX], residente em [CIDADE/UF, ENDEREÇO COMPLETO], na qualidade de autor(a)/coautor(a) do capítulo intitulado “[TÍTULO DO CAPÍTULO]”, cedo e transfiro, em caráter exclusivo, definitivo e a título gratuito (sem ônus), os direitos autorais patrimoniais do texto ao(s) ORGANIZADOR(ES) [NOME DO(S) ORGANIZADOR(ES)], CPF nº [XXX.XXX.XXX-XX], para compor a obra “[NOME DO LIVRO]”, a ser publicada pela Editora UFV.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="00AD2D61" w:rsidRDefault="006D1714" w:rsidP="006D1714">
-[...12 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="1119B465" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...342 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaro ciência de que a publicação da obra depende de aprovação pelo Conselho Editorial da Editora UFV e que esta cessão vigora pelo prazo total de proteção legal dos direitos autorais, abrangendo todas as suas eventuais reedições, renovações e termos aditivos. Por fim, isento o(s) organizador(es), a Editora UFV e a Universidade Federal de Viçosa de qualquer pagamento, remuneração ou royalties pela comercialização da obra (seja no formato impresso ou digital), estando ciente de que eventuais retribuições contratuais se aplicam exclusivamente ao Contrato de Edição firmado entre a Editora UFV e o(s) organizador(es).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="222A3D64" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="20" w:beforeAutospacing="0" w:after="20" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">s) organizador(es) e a Editora UFV. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:t>Declaro ainda que a concepção e a elaboração intelectual do texto são de autoria humana e que estou em estrita conformidade com a Política de Uso de Inteligência Artificial Generativa (IAG) da Editora UFV. Responsabilizo-me moral, ética, científica e juridicamente, em conjunto com os demais coautores, se houver, pela originalidade do texto, pela veracidade dos dados, citações e referências, bem como por imagens e opiniões emitidas, comprometendo-me a entregar a devida declaração formal em formulário específico caso tenha havido uso auxiliar de ferramentas de IAG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="4981EFBB" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Declaro que o texto é de minha coautoria e responsabilizo-me moral e juridicamente, em conjunto com os demais coautores do capítulo em foco, se for o caso, pela sua originalidade, bem como por imagens, afirmações, opiniões e julgamentos nele emitidos.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por meio deste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>termo, fica instituído que, após a aprovação da obra pelo Conselho Editorial:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="18D6C0F0" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Por meio deste termo, fica instituído que após aprovação da obra: </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A cessão é feita com exclusividade para publicação do capítulo na referida obra, em língua portuguesa ou tradução autorizada, nos formatos impresso e/ou digital/e-book (PDF, EPUB e similares), englobando edições, reimpressões e reedições.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-      <w:pPr>
+    <w:p w14:paraId="01B46F2A" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-        <w:t>, em língua portuguesa, na forma digital e/ou impressa, incluindo suas reimpressões e reedições.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(s) organizador(es) fica(m) plenamente autorizado(s) a conceder e transferir à Editora UFV os direitos de exploração necessários para publicação, disponibilização, indexação, distribuição e comercialização do livro, tanto na modalidade impressa quanto digital, diretamente ou por intermédio de plataformas parceiras, agregadores e canais de distribuição afiliados de terceiros. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-      <w:pPr>
+    <w:p w14:paraId="021945AD" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Meu nome deverá constar no capítulo de minha coautoria e/ou em outra página do livro que a Editora UFV julgar conveniente.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O(s) organizador(es) e a Editora UFV ficam autorizados a disponibilizar gratuitamente "amostras" ou trechos parciais (até o limite de 25% do conteúdo) para fins de divulgação e promoção da obra. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-      <w:pPr>
+    <w:p w14:paraId="1E929FCB" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-        <w:t>s) organizador(es) da obra fica(m) autorizado(s) a dar o “de acordo” na versão final do capítulo para publicação do livro.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meu nome constará no capítulo de minha autoria/coautoria e/ou na página de créditos da obra.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-      <w:pPr>
+    <w:p w14:paraId="7A090415" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">s) organizador(es) da obra fica(m) autorizado(s) a permitir sua reimpressão, quando e conforme interesse da Editora UFV. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O(s) organizador(es) fica(m) autorizado(s) a dar o “de acordo” na versão final do capítulo para a publicação da obra, após as fases de revisão e diagramação da Editora UFV.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-      <w:pPr>
+    <w:p w14:paraId="46EE8DEB" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">s) título(s) do(s) capítulo(s) supracitado(s) durante o processo de revisão da obra. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O descumprimento da Política de Uso de IA da Editora UFV, o plágio, a fabricação/falsificação de dados ou a omissão de informações sujeitarão o capítulo ao cancelamento sumário da avaliação ou publicação, sem prejuízo das sanções administrativas, civis e penais cabíveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="48C7469D" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00002015">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-455" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Os casos omissos neste termo serão resolvidos de acordo com as leis que regulam a matéria.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O teor deste documento permanece inalterado mesmo em caso de adequações no título do capítulo durante o processo editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="1FECD180" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t>, MG, para dirimir dúvidas ou questões dele oriundas, com renúncia expressa de qualquer outro, por mais privilegiado que seja.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os casos omissos serão resolvidos de acordo com a legislação aplicável.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5B2DD485" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:t>Assim acordadas, as partes assinam este Termo em 1 (uma) via de igual teor e forma.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As partes obrigam-se a cumprir o aqui acordado, ficando eleito o Foro da Justiça Federal, Subseção Judiciária de Viçosa, MG, para dirimir dúvidas ou questões dele oriundas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="083ED4ED" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7B3D12" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">_________________, _______de _________________ </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[CIDADE - UF], ____ de ___________________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001F525E">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001F525E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> _______.</w:t>
+      <w:r w:rsidRPr="00002015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2BE2C57D" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-455" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="00454146" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="31BDB82F" w14:textId="77777777" w:rsidR="008D2C14" w:rsidRPr="00002015" w:rsidRDefault="008D2C14" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
-[...85 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7BE5BDDE" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00BB7E04">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4678"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4587"/>
+        <w:gridCol w:w="4587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidTr="00B5242E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BB7E04" w:rsidRPr="00002015" w14:paraId="17EC49EF" w14:textId="77777777" w:rsidTr="00892783">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="37B1EAA2" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="624"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8309D1" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002015">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[NOME DO(A) AUTOR(A) DO CAPÍTULO]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="211C5CE9" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002015">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPF nº: [XXX.XXX.XXX-XX]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58252325" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23C22DBE" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A5B608" w14:textId="77777777" w:rsidR="008D2C14" w:rsidRPr="00002015" w:rsidRDefault="008D2C14" w:rsidP="00892783">
+            <w:pPr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AFCAB08" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B6189B1" w14:textId="77777777" w:rsidR="008D2C14" w:rsidRPr="00002015" w:rsidRDefault="008D2C14" w:rsidP="00892783">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7E04" w:rsidRPr="00002015" w14:paraId="73025EC8" w14:textId="77777777" w:rsidTr="00892783">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4587" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDD0866" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00002015">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="60982232" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nome </w:t>
-[...17 lines deleted...]
-              <w:t>a) organizador(a)</w:t>
+              <w:t>Nome do(a) organizador(a)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="4764BCA5" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ORGANIZADOR(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="7EA5CFAB" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>___________________________________</w:t>
+              <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="3A1CC922" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nome </w:t>
-[...17 lines deleted...]
-              <w:t>a) organizador(a)</w:t>
+              <w:t>Nome do(a) organizador(a)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D1714" w:rsidRPr="001F525E" w:rsidRDefault="006D1714" w:rsidP="001F525E">
+          <w:p w14:paraId="7D5CFA7C" w14:textId="77777777" w:rsidR="00BB7E04" w:rsidRPr="00002015" w:rsidRDefault="00BB7E04" w:rsidP="00892783">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F525E">
+            <w:r w:rsidRPr="00002015">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORGANIZADOR(A) </w:t>
+              <w:t>ORGANIZADOR(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CF700A" w:rsidRPr="006D1714" w:rsidRDefault="00CF700A" w:rsidP="001F525E"/>
-    <w:sectPr w:rsidR="00CF700A" w:rsidRPr="006D1714" w:rsidSect="001F525E">
+    <w:p w14:paraId="02BD6B00" w14:textId="77777777" w:rsidR="00771FC3" w:rsidRPr="00002015" w:rsidRDefault="00771FC3" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00771FC3" w:rsidRPr="00002015" w:rsidSect="00884966">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1304" w:right="1021" w:bottom="1021" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00645169" w:rsidRDefault="00645169" w:rsidP="0076755A">
+    <w:p w14:paraId="7CEEB09C" w14:textId="77777777" w:rsidR="00475AD3" w:rsidRDefault="00475AD3" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00645169" w:rsidRDefault="00645169" w:rsidP="0076755A">
+    <w:p w14:paraId="7D6AAE34" w14:textId="77777777" w:rsidR="00475AD3" w:rsidRDefault="00475AD3" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00645169" w:rsidRDefault="00645169" w:rsidP="0076755A">
+    <w:p w14:paraId="2636B9A7" w14:textId="77777777" w:rsidR="00475AD3" w:rsidRDefault="00475AD3" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00645169" w:rsidRDefault="00645169" w:rsidP="0076755A">
+    <w:p w14:paraId="038CC679" w14:textId="77777777" w:rsidR="00475AD3" w:rsidRDefault="00475AD3" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FD8FAAA" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5245"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0076755A" w:rsidTr="00B5242E">
+    <w:tr w:rsidR="00884966" w14:paraId="410865BF" w14:textId="77777777" w:rsidTr="009472B9">
       <w:trPr>
         <w:trHeight w:val="1310"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2411" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="1E03489B" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-102"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00EC0F84">
+          <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AF12CC6" wp14:editId="014F5F3B">
-[...2 lines deleted...]
-                <wp:docPr id="1" name="Imagem 1"/>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B1A8CF" wp14:editId="7AA5DEF1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>113030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-88900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762635" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="254389097" name="Imagem 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="97541805" name=""/>
+                        <pic:cNvPr id="32244027" name="Imagem 32244027"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="939682" cy="472624"/>
+                          <a:ext cx="762635" cy="600075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5245" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="7F052A3C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DE VIÇOSA</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="04324E64" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PRÓ-REITORIA DE EXTENSÃO E CULTURA</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="18F5F8EB" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>EDITORA UFV</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0076755A" w:rsidRPr="00EC0F84" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="2F5B17C1" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00EC0F84" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="54AB0C6C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
-[...20 lines deleted...]
-  <w:p w:rsidR="0076755A" w:rsidRPr="00550796" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+  <w:p w14:paraId="4E692B7A" w14:textId="049391AF" w:rsidR="0076755A" w:rsidRDefault="00884966" w:rsidP="00884966">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefone: (31)3612-2074 – e-mail: </w:t>
+      <w:t xml:space="preserve">Campus Universitário Viçosa, MG – 36570-900 Telefone: (31)3612-2074 – e-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="007E5847">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>conselhoeditorial@ufv.br</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w:rsidR="0076755A" w:rsidRDefault="0076755A">
+  <w:p w14:paraId="44FF8387" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="single"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
-[...2 lines deleted...]
-    <w:name w:val="WW8Num1"/>
+    <w:nsid w:val="3B461ADD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF4691C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D20538E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D243AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67590426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8ECEEC4"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1588,142 +1471,409 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5476" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="676846B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C404324"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B42F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED907566"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1567182564">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="841775740">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1676881247">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="1934971494">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1323200712">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0076755A"/>
-    <w:rsid w:val="00015649"/>
-    <w:rsid w:val="001F525E"/>
+    <w:rsid w:val="00002015"/>
+    <w:rsid w:val="000B31E6"/>
+    <w:rsid w:val="00110A9D"/>
+    <w:rsid w:val="001B718F"/>
+    <w:rsid w:val="00296531"/>
+    <w:rsid w:val="00352C23"/>
+    <w:rsid w:val="00372EB1"/>
+    <w:rsid w:val="003852A5"/>
+    <w:rsid w:val="004168B2"/>
+    <w:rsid w:val="00475AD3"/>
+    <w:rsid w:val="004C736B"/>
+    <w:rsid w:val="0052529B"/>
+    <w:rsid w:val="00574CF0"/>
     <w:rsid w:val="005A3E81"/>
-    <w:rsid w:val="00645169"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D1714"/>
+    <w:rsid w:val="005A50FF"/>
+    <w:rsid w:val="00766E3F"/>
     <w:rsid w:val="0076755A"/>
-    <w:rsid w:val="0088063F"/>
-    <w:rsid w:val="00B4108B"/>
+    <w:rsid w:val="00771FC3"/>
+    <w:rsid w:val="0080554F"/>
+    <w:rsid w:val="00884966"/>
+    <w:rsid w:val="008A0D6A"/>
+    <w:rsid w:val="008D2C14"/>
+    <w:rsid w:val="00A13B4D"/>
+    <w:rsid w:val="00A90724"/>
+    <w:rsid w:val="00BB6990"/>
+    <w:rsid w:val="00BB7E04"/>
+    <w:rsid w:val="00C95289"/>
     <w:rsid w:val="00CF700A"/>
-    <w:rsid w:val="00E47CB5"/>
-    <w:rsid w:val="00FE2B9C"/>
+    <w:rsid w:val="00E67617"/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rsid w:val="00EF4D3C"/>
+    <w:rsid w:val="00F409AA"/>
+    <w:rsid w:val="00FB3C2E"/>
+    <w:rsid w:val="00FB6FAA"/>
+    <w:rsid w:val="00FD6C6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="487ABAFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E97F141-9CF2-45E3-8B82-B07F1EAD5908}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2051,75 +2201,149 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006D1714"/>
+    <w:rsid w:val="005A3E81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="853" w:hanging="184"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
@@ -2212,70 +2436,140 @@
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00E47CB5"/>
+    <w:rsid w:val="00FB3C2E"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conselhoeditorial@ufv.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2515,81 +2809,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F153F9B-B380-49B2-8068-03049CE354B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDDA09F8-C98E-4814-84C7-D3000CE74834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2536</Characters>
+  <Pages>2</Pages>
+  <Words>612</Words>
+  <Characters>3309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3000</CharactersWithSpaces>
+  <CharactersWithSpaces>3914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>