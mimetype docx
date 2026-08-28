--- v0 (2025-12-12)
+++ v1 (2026-08-28)
@@ -2,990 +2,1018 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="120659A7" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="009A76BB" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+    <w:p w14:paraId="120659A7" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="00D12121" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D12121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Carta de apresentação de proposta de publicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AA0E8C" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="00D12121" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFCD126" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A76BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ao Conselho Editorial da Editora UFV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A70EDB3" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695BD3F3" w14:textId="7020EFAA" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Viçosa, ___ de ___________ de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C3C" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DF0F03" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424F91A0" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01926F10" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="0092069C" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268FEC33" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Senhores(as) Conselheiros(as):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A653678" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E7808C" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="30" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apresento(amos)-lhes a proposta de publicação intitulada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...166 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“[TÍTULO DA OBRA]”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, de minha/nossa autoria/organização [e de NOME DOS DEMAIS AUTORES/ORGANIZADORES, SE HOUVER], para apreciação deste Conselho Editorial com vistas à sua publicação pela Editora UFV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273B4484" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="30" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Declaro(amos) ser o(s) legítimo(s) detentor(es) dos direitos autorais patrimoniais e morais desta proposta, possuindo, no caso de obra coletiva/coletânea, os devidos termos de cessão de direitos autorais de todos os autores de capítulos, que a obra é inédita, que não foi transferido a terceiros o direito de sua edição e que o texto não será submetido a outra editora até a deliberação final deste Conselho Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C044A3" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="30" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro(amos) estar em estrita conformidade com a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Política de Uso de Inteligência Artificial (IAG) da Editora UFV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, atestando que a concepção e a elaboração intelectual da obra são de autoria humana. Confirmo(amos) que eventual uso de IAG ocorreu exclusivamente de forma auxiliar nas hipóteses permitidas pela política institucional, estando devidamente informado em formulário específico anexo a esta submissão, assumindo eu/nós a responsabilidade integral e exclusiva pela validação e veracidade de todo o conteúdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1615DC09" w14:textId="00ED688C" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:spacing w:before="20" w:after="30" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Seguem abaixo as informações complementares da proposta, conforme as Normas de Publicação da Editora UFV:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12121" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12121" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12121" w:rsidRPr="00DF0E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12121" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>: antes de assinar, retirar os textos de ajuda em vermelho)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC52BF5" w14:textId="66F4A5BC" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> (ver </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Forma de publicação proposta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ex.: Série Científica, Série Didática, etc. Acesse </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="006F778A">
+        <w:r w:rsidR="00D12121" w:rsidRPr="0092069C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://editor</w:t>
+          <w:t>https://editora.ufv.br</w:t>
         </w:r>
-        <w:r w:rsidRPr="006F778A">
+      </w:hyperlink>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3425F3" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Público a que se destina:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(No caso de Série Didática, informar também a ementa da disciplina, o semestre em que é oferecida e a estimativa do número de alunos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AED24D3" w14:textId="1E314E8E" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Centro de Ciências vinculado à proposta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0E9B" w:rsidRPr="00DF0E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(CCA – Centro de Ciências Agrárias, CCB – Centro de Ciências Biológicas e da Saúde, CCE – Centro de Ciências Exatas e Tecnológicas ou CCH – Centro de Ciências Humanas, Letras e Artes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079FE3BC" w14:textId="045E725D" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Possibilidade de financiamento do custo da obra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76472" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(Ver política de patrocínio</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76472" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12121" w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A76472" w:rsidRPr="0092069C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
           </w:rPr>
-          <w:t>a</w:t>
-[...8 lines deleted...]
-          <w:t>.ufv.br/</w:t>
+          <w:t>https://editora.ufv.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002130F0" w:rsidRPr="006F778A">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A1B0EC" w14:textId="77777777" w:rsidR="00D74F2D" w:rsidRPr="006F778A" w:rsidRDefault="00D74F2D" w:rsidP="00D74F2D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+    <w:p w14:paraId="583DD769" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Potencialidade e/ou viabilidade da obra:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(Atentar para a demanda mercadológica e a provável existência de obras semelhantes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD578DD" w14:textId="77777777" w:rsidR="006A4B64" w:rsidRPr="0092069C" w:rsidRDefault="006A4B64" w:rsidP="006A4B64">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumo da obra:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(No máximo 15 linhas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD53306" w14:textId="01291DF3" w:rsidR="00D74F2D" w:rsidRPr="00F474FD" w:rsidRDefault="006A4B64" w:rsidP="00D74F2D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="624"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F474FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Currículo resumido do(s) autor(es)/organizador(es):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02035757" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="0092069C" w:rsidRDefault="00A65C3C" w:rsidP="00A65C3C">
+      <w:pPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092069C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Atenciosamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA83B45" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00A65C3C">
+      <w:pPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553A45B9" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00A65C3C">
+      <w:pPr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3791AEFD" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00A65C3C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="20" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="624"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...167 lines deleted...]
-    </w:p>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4743"/>
+        <w:gridCol w:w="4744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A65C3C" w:rsidRPr="00D12121" w14:paraId="4299F331" w14:textId="77777777" w:rsidTr="00876072">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF2F626" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DA12A2" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>Nome Completo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A098A06" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>(Primeiro) Autor/ /Organizador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B00D25B" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>__________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6992E684" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>Nome Completo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A240BA" w14:textId="77777777" w:rsidR="00A65C3C" w:rsidRPr="00D12121" w:rsidRDefault="00A65C3C" w:rsidP="00876072">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="624"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12121">
+              <w:t>(Segundo) Autor/ /Organizador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="5DD9A806" w14:textId="77777777" w:rsidR="00CF700A" w:rsidRPr="00D74F2D" w:rsidRDefault="00CF700A" w:rsidP="00D74F2D"/>
     <w:sectPr w:rsidR="00CF700A" w:rsidRPr="00D74F2D" w:rsidSect="00BA7DA3">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15E056E6" w14:textId="77777777" w:rsidR="00A3302C" w:rsidRDefault="00A3302C" w:rsidP="00620EBC">
+    <w:p w14:paraId="1A622C3F" w14:textId="77777777" w:rsidR="00031D5B" w:rsidRDefault="00031D5B" w:rsidP="00620EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="751CA814" w14:textId="77777777" w:rsidR="00A3302C" w:rsidRDefault="00A3302C" w:rsidP="00620EBC">
+    <w:p w14:paraId="44EE14D7" w14:textId="77777777" w:rsidR="00031D5B" w:rsidRDefault="00031D5B" w:rsidP="00620EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47DC43FA" w14:textId="77777777" w:rsidR="00A3302C" w:rsidRDefault="00A3302C" w:rsidP="00620EBC">
+    <w:p w14:paraId="73D8D92E" w14:textId="77777777" w:rsidR="00031D5B" w:rsidRDefault="00031D5B" w:rsidP="00620EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4FDD92" w14:textId="77777777" w:rsidR="00A3302C" w:rsidRDefault="00A3302C" w:rsidP="00620EBC">
+    <w:p w14:paraId="59D7465C" w14:textId="77777777" w:rsidR="00031D5B" w:rsidRDefault="00031D5B" w:rsidP="00620EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5245"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="00620EBC" w14:paraId="08B329EB" w14:textId="77777777" w:rsidTr="00B5242E">
       <w:trPr>
         <w:trHeight w:val="1310"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2411" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71923911" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
+        <w:p w14:paraId="71923911" w14:textId="38B7A4E5" w:rsidR="00620EBC" w:rsidRDefault="00443637" w:rsidP="00620EBC">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-102"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00EC0F84">
+          <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AA73400" wp14:editId="7B82EE2A">
-[...2 lines deleted...]
-                <wp:docPr id="629935345" name="Imagem 1"/>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="783DA51A" wp14:editId="3675CE17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>113030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-88900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762635" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32244027" name="Imagem 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="97541805" name=""/>
+                        <pic:cNvPr id="32244027" name="Imagem 32244027"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="939682" cy="472624"/>
+                          <a:ext cx="762635" cy="600075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5245" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="11A42EE0" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DE VIÇOSA</w:t>
           </w:r>
@@ -1028,114 +1056,111 @@
         <w:p w14:paraId="41C7E869" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRPr="00EC0F84" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2D2BE9C0" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5C5BD491" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
-[...20 lines deleted...]
-  <w:p w14:paraId="49F6A15B" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
+  <w:p w14:paraId="49F6A15B" w14:textId="28704F66" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>Campus Universitário Viçosa, MG – 36570-900</w:t>
+    </w:r>
+    <w:r w:rsidR="00B4562A">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t xml:space="preserve">Telefone: (31)3612-2074 – e-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="007E5847">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>conselhoeditorial@ufv.br</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="1599025E" w14:textId="77777777" w:rsidR="00620EBC" w:rsidRDefault="00620EBC" w:rsidP="00620EBC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AB3B55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B792F4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1407,130 +1432,274 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B42F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED907566"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="649136652">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="914362918">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="573861210">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="841775740">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00620EBC"/>
+    <w:rsid w:val="00031D5B"/>
+    <w:rsid w:val="00110A9D"/>
+    <w:rsid w:val="001254AB"/>
+    <w:rsid w:val="00134F7E"/>
     <w:rsid w:val="001E5791"/>
     <w:rsid w:val="002130F0"/>
+    <w:rsid w:val="00225CAC"/>
+    <w:rsid w:val="002D0FA0"/>
+    <w:rsid w:val="00355FFE"/>
     <w:rsid w:val="0036314B"/>
+    <w:rsid w:val="00405A73"/>
     <w:rsid w:val="00433DE2"/>
+    <w:rsid w:val="00443637"/>
     <w:rsid w:val="00620EBC"/>
+    <w:rsid w:val="006A4B64"/>
     <w:rsid w:val="00814D33"/>
     <w:rsid w:val="00833110"/>
+    <w:rsid w:val="0092069C"/>
+    <w:rsid w:val="00A14B52"/>
     <w:rsid w:val="00A3302C"/>
+    <w:rsid w:val="00A65C3C"/>
     <w:rsid w:val="00A71257"/>
+    <w:rsid w:val="00A76472"/>
+    <w:rsid w:val="00B4562A"/>
     <w:rsid w:val="00BA7DA3"/>
     <w:rsid w:val="00CF700A"/>
+    <w:rsid w:val="00D12121"/>
     <w:rsid w:val="00D74F2D"/>
+    <w:rsid w:val="00DF0E9B"/>
+    <w:rsid w:val="00F24AAE"/>
+    <w:rsid w:val="00F33827"/>
+    <w:rsid w:val="00F474FD"/>
+    <w:rsid w:val="00F90A5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0375213D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{846DFFD3-ACFB-4683-BB10-EBDDBD29F1B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1608,94 +1777,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2040,62 +2213,74 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyindent">
     <w:name w:val="Text body indent"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00D74F2D"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:firstLine="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002130F0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12121"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.ufv.br/politica-editorial-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.ufv.br/politica-de-patrocinio/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.ufv.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conselhoeditorial@ufv.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -2321,72 +2506,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1429</Characters>
+  <Pages>1</Pages>
+  <Words>409</Words>
+  <Characters>2210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1690</CharactersWithSpaces>
+  <CharactersWithSpaces>2614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>