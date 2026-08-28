--- v0 (2025-12-12)
+++ v1 (2026-08-28)
@@ -3,1054 +3,1339 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39B9CDD7" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00AD2D61" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="46CF180A" w14:textId="77777777" w:rsidR="00ED70DD" w:rsidRDefault="00ED70DD" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B9C466" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="00840C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2D61">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabela de autores de capítulos (para coletâneas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281A8421" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00AD2D61" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="78B05A7D" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="00840C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C4BA35B" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00AD2D61" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="208C5AA8" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="00840C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2D61">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LIVRO: </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:br/>
         <w:t>ORGANIZADOR(ES):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C947FE1" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00AD2D61" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="437EB294" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="00840C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FA8DB1" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00AD2D61" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="6E959F8B" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="00840C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2D61">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autores de capítulo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w14:paraId="7E1FC46C" w14:textId="77777777" w:rsidTr="00F575F2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="0DAA92BC" w14:textId="77777777" w:rsidTr="009B201B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="221A868F" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="7D169825" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2D61">
-[...6 lines deleted...]
-              <w:t>Nome</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nome Completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D7BEFF" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Número e Título</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC72AB4" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>do(s) Capítulo (s) de autoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA8EBD2" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
-[...25 lines deleted...]
-          <w:p w14:paraId="616BC941" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="5CBE3513" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2D61">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565B0D72" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="0806F325" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2D61">
-[...6 lines deleted...]
-              <w:t>Instituição Profissional</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Instituição profissional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w14:paraId="40D96B8E" w14:textId="77777777" w:rsidTr="00F575F2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="4B9B34B7" w14:textId="77777777" w:rsidTr="009B201B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BF66A9" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="63CBE3ED" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF3ECB1" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00D22BF4" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="6BCC03DC" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19ECD8DB" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="0CBD0CA8" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="15534317" w14:textId="77777777" w:rsidTr="009B201B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C42265A" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3365E9" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="30C60451" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6088AF" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="37A0650D" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E687439" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="1F518475" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="28125985" w14:textId="77777777" w:rsidTr="009B201B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364180E1" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A8FF99" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="09FA0212" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22B16103" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="572E2735" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09E376FA" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="20A2FEB6" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="087AE25B" w14:textId="77777777" w:rsidTr="009B201B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63010F24" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294BE868" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="3AAED163" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F014F03" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="5FA39FB9" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3040F969" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="23337777" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00840C5F" w14:paraId="60AFC83C" w14:textId="77777777" w:rsidTr="009B201B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4A7387" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54743841" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="5C3F0444" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7EEF7C" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="78939937" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB6190C" w14:textId="77777777" w:rsidR="00F575F2" w:rsidRPr="00AD2D61" w:rsidRDefault="00F575F2" w:rsidP="00B5242E">
+          <w:p w14:paraId="5169BE21" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="009B201B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...92 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56D2E064" w14:textId="77777777" w:rsidR="0088063F" w:rsidRPr="00F522F1" w:rsidRDefault="0088063F" w:rsidP="0088063F">
+    <w:p w14:paraId="15F59C6B" w14:textId="77777777" w:rsidR="00840C5F" w:rsidRPr="00840C5F" w:rsidRDefault="00840C5F" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F73664" w14:textId="77777777" w:rsidR="00CF700A" w:rsidRPr="0088063F" w:rsidRDefault="00CF700A" w:rsidP="0088063F"/>
-    <w:sectPr w:rsidR="00CF700A" w:rsidRPr="0088063F">
+    <w:sectPr w:rsidR="00840C5F" w:rsidRPr="00840C5F" w:rsidSect="00884966">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09D0954B" w14:textId="77777777" w:rsidR="00926B9E" w:rsidRDefault="00926B9E" w:rsidP="0076755A">
+    <w:p w14:paraId="10F0ADF5" w14:textId="77777777" w:rsidR="001C7CE0" w:rsidRDefault="001C7CE0" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FEFE47A" w14:textId="77777777" w:rsidR="00926B9E" w:rsidRDefault="00926B9E" w:rsidP="0076755A">
+    <w:p w14:paraId="620C7104" w14:textId="77777777" w:rsidR="001C7CE0" w:rsidRDefault="001C7CE0" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A0DF586" w14:textId="77777777" w:rsidR="00926B9E" w:rsidRDefault="00926B9E" w:rsidP="0076755A">
+    <w:p w14:paraId="71215F9D" w14:textId="77777777" w:rsidR="001C7CE0" w:rsidRDefault="001C7CE0" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39413BF8" w14:textId="77777777" w:rsidR="00926B9E" w:rsidRDefault="00926B9E" w:rsidP="0076755A">
+    <w:p w14:paraId="3626CCAC" w14:textId="77777777" w:rsidR="001C7CE0" w:rsidRDefault="001C7CE0" w:rsidP="0076755A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44FFCBE9" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FD8FAAA" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5245"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0076755A" w14:paraId="439AC228" w14:textId="77777777" w:rsidTr="00B5242E">
+    <w:tr w:rsidR="00884966" w14:paraId="410865BF" w14:textId="77777777" w:rsidTr="009472B9">
       <w:trPr>
         <w:trHeight w:val="1310"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2411" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="243E947F" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="1E03489B" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-102"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r w:rsidRPr="00EC0F84">
+          <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="437C2310" wp14:editId="0C59E7AB">
-[...2 lines deleted...]
-                <wp:docPr id="97541805" name="Imagem 1"/>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B1A8CF" wp14:editId="7AA5DEF1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>113030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-88900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762635" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="254389097" name="Imagem 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="97541805" name=""/>
+                        <pic:cNvPr id="32244027" name="Imagem 32244027"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="939682" cy="472624"/>
+                          <a:ext cx="762635" cy="600075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5245" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0FD3805D" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="7F052A3C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DE VIÇOSA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3FF03A6A" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="04324E64" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PRÓ-REITORIA DE EXTENSÃO E CULTURA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7DFDCB0C" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="18F5F8EB" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:ind w:left="39"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>EDITORA UFV</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0C6383B3" w14:textId="77777777" w:rsidR="0076755A" w:rsidRPr="00EC0F84" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="2F5B17C1" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00EC0F84" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="60C012B6" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+        <w:p w14:paraId="54AB0C6C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="231763E8" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A" w:rsidP="0076755A">
-[...20 lines deleted...]
-  <w:p w14:paraId="536079EC" w14:textId="77777777" w:rsidR="0076755A" w:rsidRPr="00550796" w:rsidRDefault="0076755A" w:rsidP="0076755A">
+  <w:p w14:paraId="4E692B7A" w14:textId="049391AF" w:rsidR="0076755A" w:rsidRDefault="00884966" w:rsidP="00884966">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefone: (31)3612-2074 – e-mail: </w:t>
+      <w:t xml:space="preserve">Campus Universitário Viçosa, MG – 36570-900 Telefone: (31)3612-2074 – e-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="007E5847">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>conselhoeditorial@ufv.br</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="373226E1" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A">
+  <w:p w14:paraId="44FF8387" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="single"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B461ADD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF4691C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D20538E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D243AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67590426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8ECEEC4"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1119,125 +1404,269 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5476" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B42F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED907566"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1567182564">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="841775740">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1676881247">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1934971494">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0076755A"/>
-    <w:rsid w:val="00005D40"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00450A07"/>
+    <w:rsid w:val="00110A9D"/>
+    <w:rsid w:val="001C7CE0"/>
+    <w:rsid w:val="00296531"/>
+    <w:rsid w:val="00352C23"/>
+    <w:rsid w:val="00372EB1"/>
+    <w:rsid w:val="003852A5"/>
+    <w:rsid w:val="004C736B"/>
+    <w:rsid w:val="0052529B"/>
+    <w:rsid w:val="00574CF0"/>
     <w:rsid w:val="005A3E81"/>
+    <w:rsid w:val="00766E3F"/>
     <w:rsid w:val="0076755A"/>
-    <w:rsid w:val="0088063F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00926B9E"/>
+    <w:rsid w:val="00840C5F"/>
+    <w:rsid w:val="00884966"/>
+    <w:rsid w:val="008A0D6A"/>
+    <w:rsid w:val="00A13B4D"/>
+    <w:rsid w:val="00A90724"/>
+    <w:rsid w:val="00BB6990"/>
+    <w:rsid w:val="00C95289"/>
     <w:rsid w:val="00CF700A"/>
-    <w:rsid w:val="00E47CB5"/>
-    <w:rsid w:val="00F575F2"/>
+    <w:rsid w:val="00E67617"/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rsid w:val="00EF4D3C"/>
+    <w:rsid w:val="00F409AA"/>
+    <w:rsid w:val="00FB3C2E"/>
+    <w:rsid w:val="00FB6FAA"/>
+    <w:rsid w:val="00FD6C6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1626C6DD"/>
+  <w14:docId w14:val="487ABAFF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E97F141-9CF2-45E3-8B82-B07F1EAD5908}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1315,94 +1744,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1586,77 +2019,145 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0088063F"/>
+    <w:rsid w:val="005A3E81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="853" w:hanging="184"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -1743,70 +2244,140 @@
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00E47CB5"/>
+    <w:rsid w:val="00FB3C2E"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conselhoeditorial@ufv.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2046,81 +2617,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F45237-9216-473F-993D-3AE908047F35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDDA09F8-C98E-4814-84C7-D3000CE74834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>32</Words>
-  <Characters>179</Characters>
+  <Words>33</Words>
+  <Characters>183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>210</CharactersWithSpaces>
+  <CharactersWithSpaces>215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>