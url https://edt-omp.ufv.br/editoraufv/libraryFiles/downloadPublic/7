--- v0 (2025-12-12)
+++ v1 (2026-08-28)
@@ -1,829 +1,1570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="672E52A9" w14:textId="3C122306" w:rsidR="00C321C2" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6E00FD71" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="004C736B" w:rsidRDefault="00884966" w:rsidP="004C736B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB027BE" w14:textId="27765642" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AUTORIZAÇÃO DE USO DE IMAGEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D09C2A" w14:textId="4FD0D697" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59F16CB4" w14:textId="77777777" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:t>(PESSOAL OU DE MENOR REPRESENTADO)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A919F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Pessoal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A919F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A919F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A919F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A919F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>epresentado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C53733" w14:textId="77777777" w:rsidR="00C321C2" w:rsidRPr="00C321C2" w:rsidRDefault="00C321C2" w:rsidP="00C321C2">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+    <w:p w14:paraId="1DE41693" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="00A919F0" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6603BE4A" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="5242CF6E" w14:textId="77777777" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eu, [NOME COMPLETO], nacionalidade ____________, profissão _____________, inscrito(a) no CPF nº ________________ e RG nº ________________, residente e domiciliado(a) à [endereço completo],</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD05BF3" w14:textId="2192EFAB" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="681C9A7B" w14:textId="3740D7C1" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:t>,</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorizo o uso da minha imagem pessoal,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7FE97D" w14:textId="1ED662A4" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="2C5F53A0" w14:textId="5CEF1725" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:t>(  ) autorizo o uso da imagem de meu/minha filho(a) [NOME DO MENOR], do qual sou representante legal,</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) autorizo o uso da imagem de meu/minha filho(a) [NOME DO MENOR], do qual sou representante legal,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D4BA3" w14:textId="77E4D2FE" w:rsidR="009B437F" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="6017ED07" w14:textId="77777777" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-        <w:t>], a ser publicado pela Editora UFV – Universidade Federal de Viçosa.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na(s) fotografia(s) anexa(s), para publicação no livro [TÍTULO DO LIVRO], de autoria/organização de [NOME DO(s) AUTOR/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ORGANIZADOR(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es)], a ser publicado pela Editora UFV – Universidade Federal de Viçosa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F674FA" w14:textId="77777777" w:rsidR="00C321C2" w:rsidRPr="00C321C2" w:rsidRDefault="00C321C2" w:rsidP="00C321C2">
+    <w:p w14:paraId="10ECFF76" w14:textId="77777777" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaro estar ciente de que:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5AEB5FA1" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="6F110424" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="00502FE7" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:t>Declaro estar ciente de que:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A presente autorização permite o uso da imagem mencionada, de forma gratuita, na obra acima referida, no formato impresso e/ou digital, bem como em edições, reedições, reimpressões e materiais de divulgação relacionados ao livro (como site institucional, redes sociais, catálogos, folders etc.). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C077C9" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="009B437F" w:rsidP="00C321C2">
+    <w:p w14:paraId="7AD8D4B5" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="00502FE7" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Esta autorização é concedida em caráter definitivo, permanente e irrevogável, vigorando pelo prazo total de proteção legal dos direitos autorais, aplicando-se à obra e a todas as suas edições e materiais de divulgação.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CC01AC1" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="6B6518DD" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:t>1. A presente autorização permite o uso da imagem mencionada, de forma gratuita, na obra acima referida, em formato impresso e/ou digital, bem como em reimpressões, reedições e materiais de divulgação relacionados ao livro (como site institucional, redes sociais, catálogos etc.);</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. A Editora UFV está isenta do pagamento de qualquer valor pela utilização das imagens nos termos aqui estabelecidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CF5BEA" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="2077D2E5" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viçosa, ____ de ________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20___.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE2515E" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18584324" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D147434" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C05C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assinatura digital do autorizante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BAA43D" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="002C05C2" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E061F4F" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
+    <w:p w14:paraId="673B9E96" w14:textId="77777777" w:rsidR="0052529B" w:rsidRPr="00502FE7" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:t>3. A Editora UFV está isenta do pagamento de qualquer valor pela utilização das imagens nos termos aqui estabelecidos.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anexar cópia(s) da(s) fotografia(s) autorizada(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC0AEB" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="009B437F" w:rsidP="00C321C2">
+    <w:p w14:paraId="753FC5F1" w14:textId="77777777" w:rsidR="0052529B" w:rsidRDefault="0052529B" w:rsidP="0052529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assinar digitalmente ao final do documento, preferencialmente pelo GOV.BR</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="196B9E75" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="00D445B2" w:rsidP="00C321C2">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6350719E" w14:textId="3B135A60" w:rsidR="00ED70DD" w:rsidRPr="00502FE7" w:rsidRDefault="00ED70DD" w:rsidP="00BB6990">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AAB41D" w14:textId="77777777" w:rsidR="009B437F" w:rsidRPr="00C321C2" w:rsidRDefault="009B437F" w:rsidP="00C321C2">
-[...135 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00ED70DD" w:rsidRPr="00502FE7" w:rsidSect="00884966">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5FA1C70F" w14:textId="77777777" w:rsidR="00473C8F" w:rsidRDefault="00473C8F" w:rsidP="0076755A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2C96386B" w14:textId="77777777" w:rsidR="00473C8F" w:rsidRDefault="00473C8F" w:rsidP="0076755A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="05EA0A35" w14:textId="77777777" w:rsidR="00473C8F" w:rsidRDefault="00473C8F" w:rsidP="0076755A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="655B0EA8" w14:textId="77777777" w:rsidR="00473C8F" w:rsidRDefault="00473C8F" w:rsidP="0076755A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FD8FAAA" w14:textId="77777777" w:rsidR="0076755A" w:rsidRDefault="0076755A">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="9924" w:type="dxa"/>
+      <w:tblInd w:w="-284" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2411"/>
+      <w:gridCol w:w="5245"/>
+      <w:gridCol w:w="2268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00884966" w14:paraId="410865BF" w14:textId="77777777" w:rsidTr="009472B9">
+      <w:trPr>
+        <w:trHeight w:val="1310"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2411" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1E03489B" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:pStyle w:val="Cabealho"/>
+            <w:ind w:right="-102"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B1A8CF" wp14:editId="7AA5DEF1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>113030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-88900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762635" cy="600075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="254389097" name="Imagem 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="32244027" name="Imagem 32244027"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="762635" cy="600075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5245" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7F052A3C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:ind w:left="39"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>UNIVERSIDADE FEDERAL DE VIÇOSA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="04324E64" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:ind w:left="39"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>PRÓ-REITORIA DE EXTENSÃO E CULTURA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="18F5F8EB" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:ind w:left="39"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>EDITORA UFV</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2F5B17C1" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00EC0F84" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:pStyle w:val="Cabealho"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="2"/>
+              <w:szCs w:val="2"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="54AB0C6C" w14:textId="77777777" w:rsidR="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+          <w:pPr>
+            <w:pStyle w:val="Cabealho"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4E692B7A" w14:textId="049391AF" w:rsidR="0076755A" w:rsidRDefault="00884966" w:rsidP="00884966">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Campus Universitário Viçosa, MG – 36570-900 Telefone: (31)3612-2074 – e-mail: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="007E5847">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>conselhoeditorial@ufv.br</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="44FF8387" w14:textId="77777777" w:rsidR="00884966" w:rsidRPr="00884966" w:rsidRDefault="00884966" w:rsidP="00884966">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C310EC42"/>
+    <w:nsid w:val="3B461ADD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF4691C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D20538E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D243AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67590426"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8ECEEC4"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="436" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1156" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3316" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4756" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5476" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6196" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B42F7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED907566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...154 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="1567182564">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="2" w16cid:durableId="841775740">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="3" w16cid:durableId="1676881247">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="4" w16cid:durableId="1934971494">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="0076755A"/>
+    <w:rsid w:val="00110A9D"/>
+    <w:rsid w:val="00296531"/>
+    <w:rsid w:val="00352C23"/>
+    <w:rsid w:val="00372EB1"/>
+    <w:rsid w:val="003852A5"/>
+    <w:rsid w:val="00473C8F"/>
+    <w:rsid w:val="004C736B"/>
+    <w:rsid w:val="0052529B"/>
+    <w:rsid w:val="005A3E81"/>
+    <w:rsid w:val="00766E3F"/>
+    <w:rsid w:val="0076755A"/>
+    <w:rsid w:val="00884966"/>
+    <w:rsid w:val="008A0D6A"/>
+    <w:rsid w:val="00A13B4D"/>
+    <w:rsid w:val="00A90724"/>
+    <w:rsid w:val="00BB6990"/>
+    <w:rsid w:val="00C95289"/>
+    <w:rsid w:val="00CF700A"/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rsid w:val="00EF4D3C"/>
+    <w:rsid w:val="00FB3C2E"/>
+    <w:rsid w:val="00FB6FAA"/>
+    <w:rsid w:val="00FD6C6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F1AA65A"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{2DEE451F-8C6F-4F8B-9EFE-4991276CF5D9}"/>
+  <w14:docId w14:val="487ABAFF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7E97F141-9CF2-45E3-8B82-B07F1EAD5908}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -932,51 +1673,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1045,50 +1786,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1149,11417 +1899,680 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="005A3E81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0076755A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="853" w:hanging="184"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00ED70DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00ED70DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00ED70DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
-[...70 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="0076755A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0076755A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="0076755A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
+    <w:rsid w:val="0076755A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
-[...9 lines deleted...]
-    <w:name w:val="Título 1 Char"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo1"/>
-[...131 lines deleted...]
-    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
-[...38 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0076755A"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...421 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...39 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0076755A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="SombreamentoClaro">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00FB3C2E"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase1">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED70DD"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="SombreamentoClaro-nfase2">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED70DD"/>
     <w:rPr>
-      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-    <w:tblPr>
-[...9829 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conselhoeditorial@ufv.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDDA09F8-C98E-4814-84C7-D3000CE74834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1162</Characters>
+  <Words>237</Words>
+  <Characters>1286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1375</CharactersWithSpaces>
+  <CharactersWithSpaces>1520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>